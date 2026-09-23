--- v9 (2026-08-26)
+++ v10 (2026-09-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2963">
   <si>
     <t>www.pensjometr.pl</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_pl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_pl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_pl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracja</t>
   </si>