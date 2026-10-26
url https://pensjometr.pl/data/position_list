--- v10 (2026-09-23)
+++ v11 (2026-10-26)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2963">
   <si>
     <t>www.pensjometr.pl</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_pl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_pl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_pl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracja</t>
   </si>
@@ -16195,51 +16195,51 @@
   </si>
   <si>
     <t>Country Manager / Dyrektor</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Odpowiedzialność za zarządzanie, kierowanie i działanie w imieniu zagranicznego oddziału firmy (na podstawie upoważnienia spółki matki).
 * Odpowiedzialność za bieżącą realizację i osiągnięcie zdefiniowanego planu finansowego.
 * Nadzorowanie zgodności procesów w firmie.
 * Opracowywanie krótko- i długoterminowej strategii firmy.
 * Projektowanie i zatwierdzanie nowych możliwości osiągania zysków.
 * Reprezentowanie firmy na ważnych spotkaniach biznesowych i negocjacjach.
 * Komunikowanie się z członkami wyższej kadry zarządzającej firmy oraz innymi działami.
 * Przygotowywanie i wysyłanie regularnych raportów do spółki matki.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Kierownik finansowy</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Odpowiedzialność za sprawne funkcjonowanie działu ekonomicznego w firmie.
 * Planowanie, zarządzanie i monitorowanie wszystkich działań finansowych w firmie.
 * Zarządzanie, koordynowanie, motywowanie i ocena podległych pracowników.
 * Przygotowywanie budżetu, prognoz oraz planu finansowego.
 * Zarządzanie i monitorowanie przepływów pieniężnych w firmie.
 * Komunikacja z komercyjnymi instytucjami finansowymi, audytorami, organami podatkowymi itp.
 * Przygotowywanie raportów i ich prezentacja właścicielom firmy.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>